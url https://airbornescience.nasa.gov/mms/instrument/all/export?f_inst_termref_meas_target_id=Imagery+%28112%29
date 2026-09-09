--- v0 (2026-02-10)
+++ v1 (2026-09-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Contact Person</t>
   </si>
   <si>
     <t>Center</t>
   </si>
   <si>
     <t>Aircraft</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Measurements</t>
   </si>
   <si>
     <t>Measurement Range</t>
   </si>
   <si>
@@ -125,50 +125,66 @@
     <t>355.00 nm355.00 nm355.00 nm0.00 nm1nmYes: has discrete wavelengths, 380.00 nm380.00 nm380.00 nm0.00 nm1nmYes: has discrete wavelengths, 445.00 nm445.00 nm445.00 nm0.00 nm1nmYes: has discrete wavelengths, 470.00 nm470.00 nm470.00 nm0.00 nm1PolarimetricnmYes: has discrete wavelengths, 555.00 nm555.00 nm555.00 nm0.00 nm1nmYes: has discrete wavelengths, 660.00 nm660.00 nm660.00 nm0.00 nm1PolarimetricnmYes: has discrete wavelengths, 865.00 nm865.00 nm865.00 nm0.00 nm1PolarimetricnmYes: has discrete wavelengths, 935.00 nm935.00 nm935.00 nm0.00 nm1nmYes: has discrete wavelengths</t>
   </si>
   <si>
     <t>Airborne Ocean Color Imager</t>
   </si>
   <si>
     <t>AOCI</t>
   </si>
   <si>
     <t>James D. Jacobson Jr.
     (Mgr)</t>
   </si>
   <si>
     <t>BAERI</t>
   </si>
   <si>
     <t>Spectrometer</t>
   </si>
   <si>
     <t>Range of MeasurementGroundInstrument PointingCross-track scanningSwath Width50.00 m (at 19.8 km)</t>
   </si>
   <si>
     <t>0.44 µm0.46 µm0.45 µm0.02 µm1µmYes: has spectral bands specified by upper and lower values, 0.48 µm0.50 µm0.49 µm0.02 µm1µmYes: has spectral bands specified by upper and lower values, 0.51 µm0.53 µm0.52 µm0.02 µm1µmYes: has spectral bands specified by upper and lower values, 0.55 µm0.58 µm0.56 µm0.02 µm1µmYes: has spectral bands specified by upper and lower values, 0.61 µm0.63 µm0.62 µm0.02 µm1µmYes: has spectral bands specified by upper and lower values, 0.66 µm0.68 µm0.67 µm0.02 µm1µmYes: has spectral bands specified by upper and lower values, 0.74 µm0.80 µm0.77 µm0.06 µm1µmYes: has spectral bands specified by upper and lower values, 0.83 µm0.90 µm0.86 µm0.07 µm1µmYes: has spectral bands specified by upper and lower values, 0.99 µm1.05 µm1.02 µm0.07 µm1µmYes: has spectral bands specified by upper and lower values, 8.42 µm12.28 µm10.35 µm3.86 µm1µmYes: has spectral bands specified by upper and lower values</t>
   </si>
   <si>
+    <t>Airborne Synthetic Aperture Radar Next Generation</t>
+  </si>
+  <si>
+    <t>AIRSAR-NG</t>
+  </si>
+  <si>
+    <t>Yunling Lou
+    (PI)</t>
+  </si>
+  <si>
+    <t>Gulfstream IV - AFRC</t>
+  </si>
+  <si>
+    <t>Radar</t>
+  </si>
+  <si>
     <t>Airborne Visible/Infrared Imaging Spectrometer</t>
   </si>
   <si>
     <t>AVIRIS-Classic</t>
   </si>
   <si>
     <t>Robert O. Green
     (PI)</t>
   </si>
   <si>
     <t>ER-2 - AFRC; Proteus; Twin Otter; WB-57 - JSC</t>
   </si>
   <si>
     <t>Ames Digital Imager</t>
   </si>
   <si>
     <t>DIM</t>
   </si>
   <si>
     <t>Paul F. Wercinski
     (PI)</t>
   </si>
   <si>
     <t>NASA ARC</t>
   </si>
@@ -515,58 +531,51 @@
     <t>0.42 nm0.45 nm0.44 nm0.03 nm1nmYes: has spectral bands specified by upper and lower values, 0.45 nm0.52 nm0.49 nm0.07 nm1nmYes: has spectral bands specified by upper and lower values, 0.52 nm0.60 nm0.56 nm0.08 nm1nmYes: has spectral bands specified by upper and lower values, 0.60 nm0.62 nm0.61 nm0.02 nm1nmYes: has spectral bands specified by upper and lower values, 0.63 nm0.69 nm0.66 nm0.06 nm1nmYes: has spectral bands specified by upper and lower values, 0.69 nm0.75 nm0.72 nm0.06 nm1nmYes: has spectral bands specified by upper and lower values, 0.76 nm0.90 nm0.83 nm0.14 nm1nmYes: has spectral bands specified by upper and lower values, 0.91 nm1.05 nm0.98 nm0.14 nm1nmYes: has spectral bands specified by upper and lower values, 1.55 nm1.75 nm1.65 nm0.20 nm1nmYes: has spectral bands specified by upper and lower values, 2.08 nm2.35 nm2.22 nm0.27 nm1nmYes: has spectral bands specified by upper and lower values, 8.50 nm14.00 nm11.25 nm5.50 nm2low and high gainnmYes: has spectral bands specified by upper and lower values</t>
   </si>
   <si>
     <t>Three-View Cloud Particle Imager</t>
   </si>
   <si>
     <t>3V-CPI</t>
   </si>
   <si>
     <t>Jorgen Jensen
     (PI)</t>
   </si>
   <si>
     <t>Gulfstream V - NSF</t>
   </si>
   <si>
     <t>Particle imager; Spectrometer (in situ)</t>
   </si>
   <si>
     <t>Uninhabited Aerial Vehicle Synthetic Aperture Radar</t>
   </si>
   <si>
     <t>UAVSAR</t>
   </si>
   <si>
-    <t>Yunling Lou
-[...2 lines deleted...]
-  <si>
     <t>Gulfstream C-20A (GIII) - AFRC; Gulfstream III - JSC</t>
-  </si>
-[...1 lines deleted...]
-    <t>Radar</t>
   </si>
   <si>
     <t>Range of MeasurementGroundInstrument PointingCross-track scanningMeasurement Sampling Rate500.00 HzSwath Width20000.00 m (at 12 km)Horizontal Resolution6.00 m (at 12 km)</t>
   </si>
   <si>
     <t>Video Imaging System</t>
   </si>
   <si>
     <t>VIS</t>
   </si>
   <si>
     <t>Range of MeasurementGroundInstrument PointingDownwards pointing but not directly downwardsHorizontal Resolution20.00 m (at 19.8 km)</t>
   </si>
   <si>
     <t>Video Uplink</t>
   </si>
   <si>
     <t>WB-57 Ascent Video Experiment</t>
   </si>
   <si>
     <t>WAVE</t>
   </si>
   <si>
     <t>Marty Ross
     (PI)</t>
@@ -904,54 +913,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N39"/>
+  <dimension ref="A1:N40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N39"/>
+      <selection activeCell="A1" sqref="A1:N40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="127.255" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="344.345" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="344.345" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="344.345" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="344.345" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="344.345" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="344.345" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="1214.989" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -1107,1274 +1116,1304 @@
       </c>
       <c r="M4" s="1" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D7" s="1"/>
       <c r="E7" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H8" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="1" t="s">
+      <c r="F9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="I9" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H9" s="1" t="s">
-[...17 lines deleted...]
-      <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="F10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="H10" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="F10" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I10" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="E11" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="F11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="K12" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="L12" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M12" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="N12" s="1"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B13" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I13" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="L13" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="M13" s="1" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="N13" s="1"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="E14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="1" t="s">
+      <c r="I14" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="G14" s="1" t="s">
-[...8 lines deleted...]
-      <c r="N14" s="1"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>31</v>
+        <v>87</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>32</v>
+        <v>88</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H15" s="1" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="1"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
       <c r="N15" s="1"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="E16" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H16" s="1"/>
-[...4 lines deleted...]
-      <c r="M16" s="1"/>
+      <c r="H16" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="1" t="s">
+        <v>93</v>
+      </c>
       <c r="N16" s="1"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="D17" s="1" t="s">
         <v>95</v>
       </c>
+      <c r="D17" s="1"/>
       <c r="E17" s="1" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B19" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B20" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E20" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H21" s="1" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
+      <c r="I21" s="1"/>
+      <c r="J21" s="1"/>
+      <c r="K21" s="1"/>
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
       <c r="N21" s="1"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="1" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B22" s="1"/>
+        <v>109</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>110</v>
+      </c>
       <c r="C22" s="1" t="s">
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H22" s="1"/>
-[...4 lines deleted...]
-      <c r="M22" s="1"/>
+      <c r="H22" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="M22" s="1" t="s">
+        <v>111</v>
+      </c>
       <c r="N22" s="1"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="1" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>111</v>
+        <v>49</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H23" s="1" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
+      <c r="I23" s="1"/>
+      <c r="J23" s="1"/>
+      <c r="K23" s="1"/>
+      <c r="L23" s="1"/>
+      <c r="M23" s="1"/>
       <c r="N23" s="1"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>114</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>25</v>
+        <v>116</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H24" s="1"/>
-[...4 lines deleted...]
-      <c r="M24" s="1"/>
+      <c r="H24" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="M24" s="1" t="s">
+        <v>76</v>
+      </c>
       <c r="N24" s="1"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>118</v>
+        <v>17</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>32</v>
+        <v>123</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H26" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
+      <c r="I26" s="1"/>
+      <c r="J26" s="1"/>
+      <c r="K26" s="1"/>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1"/>
+      <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>31</v>
+        <v>126</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>126</v>
+        <v>25</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>127</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>127</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>127</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>127</v>
       </c>
       <c r="L27" s="1" t="s">
         <v>127</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="N27" s="1"/>
+      <c r="N27" s="1" t="s">
+        <v>128</v>
+      </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H28" s="1"/>
-[...4 lines deleted...]
-      <c r="M28" s="1"/>
+      <c r="H28" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="M28" s="1" t="s">
+        <v>132</v>
+      </c>
       <c r="N28" s="1"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>121</v>
+        <v>43</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>25</v>
+        <v>135</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>31</v>
+        <v>140</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>138</v>
+        <v>25</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H31" s="1" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
+      <c r="I31" s="1"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1"/>
+      <c r="M31" s="1"/>
       <c r="N31" s="1"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>142</v>
+        <v>31</v>
       </c>
       <c r="D32" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E32" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="E32" s="1" t="s">
+      <c r="F32" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H32" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="F32" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I32" s="1" t="s">
-        <v>71</v>
+        <v>144</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>71</v>
+        <v>144</v>
       </c>
       <c r="K32" s="1" t="s">
-        <v>71</v>
+        <v>144</v>
       </c>
       <c r="L32" s="1" t="s">
-        <v>71</v>
+        <v>144</v>
       </c>
       <c r="M32" s="1" t="s">
-        <v>71</v>
+        <v>144</v>
       </c>
       <c r="N32" s="1"/>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D33" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="1" t="s">
-        <v>44</v>
+        <v>149</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>45</v>
+        <v>150</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H33" s="1"/>
-[...4 lines deleted...]
-      <c r="M33" s="1"/>
+      <c r="H33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="M33" s="1" t="s">
+        <v>76</v>
+      </c>
       <c r="N33" s="1"/>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H34" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
+      <c r="I34" s="1"/>
+      <c r="J34" s="1"/>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+      <c r="N34" s="1"/>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>155</v>
+        <v>31</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="E35" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H35" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="F35" s="1" t="s">
+      <c r="I35" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="M35" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="N35" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="G35" s="1" t="s">
-[...8 lines deleted...]
-      <c r="N35" s="1"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>161</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H36" s="1" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
+      <c r="I36" s="1"/>
+      <c r="J36" s="1"/>
+      <c r="K36" s="1"/>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1"/>
       <c r="N36" s="1"/>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="C37" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E37" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C37" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F37" s="1" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>166</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>166</v>
       </c>
       <c r="J37" s="1" t="s">
         <v>166</v>
       </c>
       <c r="K37" s="1" t="s">
         <v>166</v>
       </c>
       <c r="L37" s="1" t="s">
         <v>166</v>
       </c>
       <c r="M37" s="1" t="s">
         <v>166</v>
       </c>
       <c r="N37" s="1"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="B38" s="1"/>
+      <c r="B38" s="1" t="s">
+        <v>168</v>
+      </c>
       <c r="C38" s="1" t="s">
-        <v>148</v>
+        <v>31</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H38" s="1"/>
-[...4 lines deleted...]
-      <c r="M38" s="1"/>
+      <c r="H38" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="M38" s="1" t="s">
+        <v>169</v>
+      </c>
       <c r="N38" s="1"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="1" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="B39" s="1"/>
       <c r="C39" s="1" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>172</v>
+        <v>49</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H40" s="1"/>
+      <c r="I40" s="1"/>
+      <c r="J40" s="1"/>
+      <c r="K40" s="1"/>
+      <c r="L40" s="1"/>
+      <c r="M40" s="1"/>
+      <c r="N40" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">