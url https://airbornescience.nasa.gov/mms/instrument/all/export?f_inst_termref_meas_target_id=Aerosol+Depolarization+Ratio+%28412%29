--- v0 (2025-12-14)
+++ v1 (2026-09-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Contact Person</t>
   </si>
   <si>
     <t>Center</t>
   </si>
   <si>
     <t>Aircraft</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Measurements</t>
   </si>
   <si>
     <t>Measurement Range</t>
   </si>
   <si>
@@ -66,92 +66,95 @@
     <t>Measurement Frequency</t>
   </si>
   <si>
     <t>Measurement Swath Width</t>
   </si>
   <si>
     <t>Measurement Horizontal Resolution</t>
   </si>
   <si>
     <t>Measurement Vertical Resolution</t>
   </si>
   <si>
     <t>Measurement Wavelengths (f_inst_wavelength)</t>
   </si>
   <si>
     <t>Aerosol and Cloud Lidar</t>
   </si>
   <si>
     <t>ROSCOE</t>
   </si>
   <si>
     <t>Edward P. Nowottnick
     (PI)</t>
   </si>
   <si>
-    <t>NASA GSFC</t>
+    <t>NASA HQ</t>
   </si>
   <si>
     <t>WB-57 - JSC</t>
   </si>
   <si>
     <t>Lidar</t>
   </si>
   <si>
     <t>Aerosol Depolarization Ratio</t>
   </si>
   <si>
     <t>Range of MeasurementVertical profileInstrument PointingZenith (directly upwards)Nadir (directly downwards)</t>
   </si>
   <si>
     <t>355 nm, , 1064 nm</t>
   </si>
   <si>
     <t>Aerosol Lidar</t>
   </si>
   <si>
     <t>William Grant
     (PI)</t>
   </si>
   <si>
     <t>NASA LaRC</t>
   </si>
   <si>
     <t>DC-8 - AFRC</t>
   </si>
   <si>
     <t>Aerosol Scattering Ratio; Aerosol Backscattering; Aerosol Depolarization Ratio</t>
   </si>
   <si>
     <t>Airborne Raman Ozone, Temperature, and Aerosol Lidar</t>
   </si>
   <si>
     <t>AROTAL</t>
   </si>
   <si>
     <t>Thomas J. McGee
     (PI)</t>
+  </si>
+  <si>
+    <t>NASA GSFC</t>
   </si>
   <si>
     <t>Lidar; Raman spectrometer</t>
   </si>
   <si>
     <t>Temperature; [tid:114]; O3; Aerosol Backscattering; Aerosol Extinction; Aerosol Depolarization Ratio</t>
   </si>
   <si>
     <t>Differential Absorption Lidar</t>
   </si>
   <si>
     <t>DIAL</t>
   </si>
   <si>
     <t>Johnathan W. Hair
     (PI)</t>
   </si>
   <si>
     <t>Aerosol Backscattering; Aerosol Depolarization Ratio; Aerosol Extinction; Aerosol Optical Depth; O3</t>
   </si>
   <si>
     <t>288 nm (O3), , 300 nm (O3), , 355 nm (Aerosol), , 532 nm (Aerosol), , 1064 nm (Aerosol)</t>
   </si>
   <si>
     <t>High Altitude Lidar Observatory</t>
@@ -703,252 +706,252 @@
       <c r="F3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="M5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M7" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M8" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N8" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>