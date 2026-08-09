--- v0 (2026-07-18)
+++ v1 (2026-08-09)
@@ -29,51 +29,51 @@
     <sheet name="6-Month Schedule" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'6-Month Schedule'!$A:$B</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <r>
       <t xml:space="preserve">NASA Airborne Science Program 6-Month Schedule starting January 2026</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="true"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve"> (generated 7/18/2026)</t>
+      <t xml:space="preserve"> (generated 8/9/2026)</t>
     </r>
   </si>
   <si>
     <t>FY2026</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>May</t>
@@ -834,51 +834,51 @@
     <col min="20" max="20" width="3.2" customWidth="true" style="0"/>
     <col min="21" max="21" width="3.2" customWidth="true" style="0"/>
     <col min="22" max="22" width="3.2" customWidth="true" style="0"/>
     <col min="23" max="23" width="3.2" customWidth="true" style="0"/>
     <col min="24" max="24" width="3.2" customWidth="true" style="0"/>
     <col min="25" max="25" width="3.2" customWidth="true" style="0"/>
     <col min="26" max="26" width="3.2" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="B1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NASA Airborne Science Program 6-Month Schedule starting January 2026</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="true"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve"> (generated 7/18/2026)</t>
+            <t xml:space="preserve"> (generated 8/9/2026)</t>
           </r>
         </is>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="B2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
@@ -1741,51 +1741,51 @@
     <hyperlink ref="B11" r:id="rId_hyperlink_32" tooltip="Modifications&#10;https://airbornescience.nasa.gov/mms/content/Modifications_1&#10;Click once to follow. Click and hold to select this cell." display="Modifications&#10;https://airbornescience.nasa.gov/mms/content/Modifications_1&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="B12" r:id="rId_hyperlink_33" tooltip="Undergoing Modifications&#10;https://airbornescience.nasa.gov/mms/content/Undergoing_Modifications&#10;Click once to follow. Click and hold to select this cell." display="Undergoing Modifications&#10;https://airbornescience.nasa.gov/mms/content/Undergoing_Modifications&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="B13" r:id="rId_hyperlink_34" tooltip="P-3 Aircraft Unavailable&#10;https://airbornescience.nasa.gov/mms/content/P-3_Aircraft_Unavailable&#10;Click once to follow. Click and hold to select this cell." display="P-3 Aircraft Unavailable&#10;https://airbornescience.nasa.gov/mms/content/P-3_Aircraft_Unavailable&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="B14" r:id="rId_hyperlink_35" tooltip="Major Inspection&#10;https://airbornescience.nasa.gov/mms/content/Major_Inspection_2&#10;Click once to follow. Click and hold to select this cell." display="Major Inspection&#10;https://airbornescience.nasa.gov/mms/content/Major_Inspection_2&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="L14" r:id="rId_hyperlink_36" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_48&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_48&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="P14" r:id="rId_hyperlink_37" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_49&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_49&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="S14" r:id="rId_hyperlink_38" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_51&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_51&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="U14" r:id="rId_hyperlink_39" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_50&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_50&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="V14" r:id="rId_hyperlink_40" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_52&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_52&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="X14" r:id="rId_hyperlink_41" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_46&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_46&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="B15" r:id="rId_hyperlink_42" tooltip="Major Inspection&#10;https://airbornescience.nasa.gov/mms/content/Major_Inspection_3&#10;Click once to follow. Click and hold to select this cell." display="Major Inspection&#10;https://airbornescience.nasa.gov/mms/content/Major_Inspection_3&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="D16" r:id="rId_hyperlink_43" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_43&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_43&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="E16" r:id="rId_hyperlink_44" tooltip="Maintenance&#10;https://airbornescience.nasa.gov/mms/content/Maintenance_74&#10;Click once to follow. Click and hold to select this cell." display="Maintenance&#10;https://airbornescience.nasa.gov/mms/content/Maintenance_74&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="K16" r:id="rId_hyperlink_45" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_45&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_45&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="M16" r:id="rId_hyperlink_46" tooltip="Maintenance&#10;https://airbornescience.nasa.gov/mms/content/Maintenance_74&#10;Click once to follow. Click and hold to select this cell." display="Maintenance&#10;https://airbornescience.nasa.gov/mms/content/Maintenance_74&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="C19" r:id="rId_hyperlink_47" tooltip="Artemis II - SCIFLI - Peak Heating&#10;https://airbornescience.nasa.gov/mms/content/Artemis_II_-_SCIFLI_-_Peak_Heating&#10;Click once to follow. Click and hold to select this cell." display="Artemis II - SCIFLI - Peak Heating&#10;https://airbornescience.nasa.gov/mms/content/Artemis_II_-_SCIFLI_-_Peak_Heating&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="P19" r:id="rId_hyperlink_48" tooltip="De-Integration - SCIFLI&#10;https://airbornescience.nasa.gov/mms/content/De-Integration_-_SCIFLI&#10;Click once to follow. Click and hold to select this cell." display="De-Integration - SCIFLI&#10;https://airbornescience.nasa.gov/mms/content/De-Integration_-_SCIFLI&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="W19" r:id="rId_hyperlink_49" tooltip="SARP Mission 2026&#10;https://airbornescience.nasa.gov/mms/content/SARP_Mission_2026&#10;Click once to follow. Click and hold to select this cell." display="SARP Mission 2026&#10;https://airbornescience.nasa.gov/mms/content/SARP_Mission_2026&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="Z19" r:id="rId_hyperlink_50" tooltip="ASCENT Mission&#10;https://airbornescience.nasa.gov/mms/content/ASCENT_Mission&#10;Click once to follow. Click and hold to select this cell." display="ASCENT Mission&#10;https://airbornescience.nasa.gov/mms/content/ASCENT_Mission&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="B27" r:id="rId_hyperlink_51"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-    <oddFooter>&amp;L Page &amp;P of &amp;N &amp;C&amp;B ASP 6-Month Schedule starting January 2026&amp;B, generated on 7/18/2026 by https://airbornescience.nasa.gov/mms/aircraft_overview_cal</oddFooter>
+    <oddFooter>&amp;L Page &amp;P of &amp;N &amp;C&amp;B ASP 6-Month Schedule starting January 2026&amp;B, generated on 8/9/2026 by https://airbornescience.nasa.gov/mms/aircraft_overview_cal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6-Month Schedule</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>