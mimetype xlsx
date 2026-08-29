--- v1 (2026-08-09)
+++ v2 (2026-08-29)
@@ -29,51 +29,51 @@
     <sheet name="6-Month Schedule" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'6-Month Schedule'!$A:$B</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <r>
       <t xml:space="preserve">NASA Airborne Science Program 6-Month Schedule starting January 2026</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="true"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve"> (generated 8/9/2026)</t>
+      <t xml:space="preserve"> (generated 8/29/2026)</t>
     </r>
   </si>
   <si>
     <t>FY2026</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>May</t>
@@ -834,51 +834,51 @@
     <col min="20" max="20" width="3.2" customWidth="true" style="0"/>
     <col min="21" max="21" width="3.2" customWidth="true" style="0"/>
     <col min="22" max="22" width="3.2" customWidth="true" style="0"/>
     <col min="23" max="23" width="3.2" customWidth="true" style="0"/>
     <col min="24" max="24" width="3.2" customWidth="true" style="0"/>
     <col min="25" max="25" width="3.2" customWidth="true" style="0"/>
     <col min="26" max="26" width="3.2" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="B1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NASA Airborne Science Program 6-Month Schedule starting January 2026</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="true"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve"> (generated 8/9/2026)</t>
+            <t xml:space="preserve"> (generated 8/29/2026)</t>
           </r>
         </is>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="B2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
@@ -1741,51 +1741,51 @@
     <hyperlink ref="B11" r:id="rId_hyperlink_32" tooltip="Modifications&#10;https://airbornescience.nasa.gov/mms/content/Modifications_1&#10;Click once to follow. Click and hold to select this cell." display="Modifications&#10;https://airbornescience.nasa.gov/mms/content/Modifications_1&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="B12" r:id="rId_hyperlink_33" tooltip="Undergoing Modifications&#10;https://airbornescience.nasa.gov/mms/content/Undergoing_Modifications&#10;Click once to follow. Click and hold to select this cell." display="Undergoing Modifications&#10;https://airbornescience.nasa.gov/mms/content/Undergoing_Modifications&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="B13" r:id="rId_hyperlink_34" tooltip="P-3 Aircraft Unavailable&#10;https://airbornescience.nasa.gov/mms/content/P-3_Aircraft_Unavailable&#10;Click once to follow. Click and hold to select this cell." display="P-3 Aircraft Unavailable&#10;https://airbornescience.nasa.gov/mms/content/P-3_Aircraft_Unavailable&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="B14" r:id="rId_hyperlink_35" tooltip="Major Inspection&#10;https://airbornescience.nasa.gov/mms/content/Major_Inspection_2&#10;Click once to follow. Click and hold to select this cell." display="Major Inspection&#10;https://airbornescience.nasa.gov/mms/content/Major_Inspection_2&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="L14" r:id="rId_hyperlink_36" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_48&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_48&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="P14" r:id="rId_hyperlink_37" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_49&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_49&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="S14" r:id="rId_hyperlink_38" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_51&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_51&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="U14" r:id="rId_hyperlink_39" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_50&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_50&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="V14" r:id="rId_hyperlink_40" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_52&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_52&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="X14" r:id="rId_hyperlink_41" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_46&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_46&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="B15" r:id="rId_hyperlink_42" tooltip="Major Inspection&#10;https://airbornescience.nasa.gov/mms/content/Major_Inspection_3&#10;Click once to follow. Click and hold to select this cell." display="Major Inspection&#10;https://airbornescience.nasa.gov/mms/content/Major_Inspection_3&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="D16" r:id="rId_hyperlink_43" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_43&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_43&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="E16" r:id="rId_hyperlink_44" tooltip="Maintenance&#10;https://airbornescience.nasa.gov/mms/content/Maintenance_74&#10;Click once to follow. Click and hold to select this cell." display="Maintenance&#10;https://airbornescience.nasa.gov/mms/content/Maintenance_74&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="K16" r:id="rId_hyperlink_45" tooltip="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_45&#10;Click once to follow. Click and hold to select this cell." display="Imagery Support (Placeholder)&#10;https://airbornescience.nasa.gov/mms/content/Imagery_Support_Placeholder_45&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="M16" r:id="rId_hyperlink_46" tooltip="Maintenance&#10;https://airbornescience.nasa.gov/mms/content/Maintenance_74&#10;Click once to follow. Click and hold to select this cell." display="Maintenance&#10;https://airbornescience.nasa.gov/mms/content/Maintenance_74&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="C19" r:id="rId_hyperlink_47" tooltip="Artemis II - SCIFLI - Peak Heating&#10;https://airbornescience.nasa.gov/mms/content/Artemis_II_-_SCIFLI_-_Peak_Heating&#10;Click once to follow. Click and hold to select this cell." display="Artemis II - SCIFLI - Peak Heating&#10;https://airbornescience.nasa.gov/mms/content/Artemis_II_-_SCIFLI_-_Peak_Heating&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="P19" r:id="rId_hyperlink_48" tooltip="De-Integration - SCIFLI&#10;https://airbornescience.nasa.gov/mms/content/De-Integration_-_SCIFLI&#10;Click once to follow. Click and hold to select this cell." display="De-Integration - SCIFLI&#10;https://airbornescience.nasa.gov/mms/content/De-Integration_-_SCIFLI&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="W19" r:id="rId_hyperlink_49" tooltip="SARP Mission 2026&#10;https://airbornescience.nasa.gov/mms/content/SARP_Mission_2026&#10;Click once to follow. Click and hold to select this cell." display="SARP Mission 2026&#10;https://airbornescience.nasa.gov/mms/content/SARP_Mission_2026&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="Z19" r:id="rId_hyperlink_50" tooltip="ASCENT Mission&#10;https://airbornescience.nasa.gov/mms/content/ASCENT_Mission&#10;Click once to follow. Click and hold to select this cell." display="ASCENT Mission&#10;https://airbornescience.nasa.gov/mms/content/ASCENT_Mission&#10;Click once to follow. Click and hold to select this cell."/>
     <hyperlink ref="B27" r:id="rId_hyperlink_51"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-    <oddFooter>&amp;L Page &amp;P of &amp;N &amp;C&amp;B ASP 6-Month Schedule starting January 2026&amp;B, generated on 8/9/2026 by https://airbornescience.nasa.gov/mms/aircraft_overview_cal</oddFooter>
+    <oddFooter>&amp;L Page &amp;P of &amp;N &amp;C&amp;B ASP 6-Month Schedule starting January 2026&amp;B, generated on 8/29/2026 by https://airbornescience.nasa.gov/mms/aircraft_overview_cal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6-Month Schedule</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>