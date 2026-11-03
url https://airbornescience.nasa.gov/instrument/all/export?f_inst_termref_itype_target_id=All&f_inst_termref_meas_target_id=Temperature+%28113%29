--- v0 (2026-02-07)
+++ v1 (2026-11-03)
@@ -377,93 +377,94 @@
     <t>James D. Jacobson Jr.
     (Mgr)</t>
   </si>
   <si>
     <t>BAERI</t>
   </si>
   <si>
     <t>Photometer</t>
   </si>
   <si>
     <t>H2O (total); Temperature</t>
   </si>
   <si>
     <t>Range of MeasurementGroundInstrument PointingCross-track scanningSwath Width37000.00 m (at 20 km)Horizontal Resolution100.00 m (at 20 km)</t>
   </si>
   <si>
     <t>0.45-0.52 µm, , 0.52-0.6 µm, , 0.57-0.67 µm, , 0.6-0.73 µm, , 0.65-0.83 µm, , 0.72-0.99 µm, , 0.83-1.05 µm, , 3.55-3.93 µm, , 8.5-14 µm, , 10.3-12.1 µm, , 12.5-12.8 µm</t>
   </si>
   <si>
     <t>National Airborne Sounder Testbed - Interferometer</t>
   </si>
   <si>
     <t>NAST-I</t>
   </si>
   <si>
-    <t>Anna Noe
+    <t>Xu Liu
+    (PI), , Anna Noe
     (Mgr)</t>
   </si>
   <si>
-    <t>NASA LaRC</t>
+    <t>NASA LaRC, , NASA LaRC</t>
   </si>
   <si>
     <t>ER-2 - AFRC; Proteus; WB-57 - JSC</t>
   </si>
   <si>
     <t>Interferometer</t>
   </si>
   <si>
     <t>Temperature; Relative Humidity</t>
-  </si>
-[...1 lines deleted...]
-    <t>Range of MeasurementGroundInstrument PointingCross-track scanningSwath Width2300.00 m (at 1 km)Horizontal Resolution130.00 m (at 1 km)</t>
   </si>
   <si>
     <t>NOAA Pressure and Temperature</t>
   </si>
   <si>
     <t>NOAA PT</t>
   </si>
   <si>
     <t>Tom Thompson
     (PI)</t>
   </si>
   <si>
     <t>WB-57 - JSC; WB-57 - JSC</t>
   </si>
   <si>
     <t>Temperature; Pressure</t>
   </si>
   <si>
     <t>NPOESS Airborne Sounder Testbed - Microwave</t>
   </si>
   <si>
     <t>NAST-M</t>
   </si>
   <si>
     <t>R. Vincent Leslie
     (PI)</t>
+  </si>
+  <si>
+    <t>NASA LaRC</t>
   </si>
   <si>
     <t>Ozonesondes (NOAA)</t>
   </si>
   <si>
     <t>O3; Temperature; Pressure</t>
   </si>
   <si>
     <t>Raman Airborne Spectroscopic Lidar</t>
   </si>
   <si>
     <t>RASL</t>
   </si>
   <si>
     <t>David Whiteman
     (PI)</t>
   </si>
   <si>
     <t>B200 - LARC</t>
   </si>
   <si>
     <t>Raman spectrometer</t>
   </si>
   <si>
     <t>H2O; Aerosol Scattering Ratio; Aerosol Backscattering; Aerosol Depolarization Ratio; Aerosol Extinction; Temperature</t>
@@ -863,51 +864,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="198.095" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -1508,110 +1509,98 @@
         <v>113</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>118</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>119</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="H18" s="1" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
       <c r="N18" s="1"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="C20" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" s="1" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>118</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>130</v>
       </c>
@@ -1711,51 +1700,51 @@
       </c>
       <c r="K23" s="1" t="s">
         <v>143</v>
       </c>
       <c r="L23" s="1" t="s">
         <v>143</v>
       </c>
       <c r="M23" s="1" t="s">
         <v>143</v>
       </c>
       <c r="N23" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>148</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>149</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>149</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>149</v>
       </c>
       <c r="K24" s="1" t="s">
         <v>149</v>
       </c>
       <c r="L24" s="1" t="s">
         <v>149</v>
       </c>