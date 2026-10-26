--- v0 (2025-12-05)
+++ v1 (2026-10-26)
@@ -188,61 +188,62 @@
     <t>Geoffrey Toon
     (PI)</t>
   </si>
   <si>
     <t>Balloon; DC-8 - AFRC</t>
   </si>
   <si>
     <t>H2O; O3; N2O; CO; CH4; NO; NO2; HNO3; HNO4; N2O5; H2O2; ClONO2; HOCl; HCl; HF; COF2; CF4; SF6; CF2ClCFCl2; CHF2Cl; CF2Cl2; CFCl3; CCl4; CH3Cl; C2H2; C2H6; OCS; HCN; N2; O2; CO2</t>
   </si>
   <si>
     <t>Lightweight Balloon Interferometer</t>
   </si>
   <si>
     <t>LWBI</t>
   </si>
   <si>
     <t>Balloon</t>
   </si>
   <si>
     <t>National Airborne Sounder Testbed - Interferometer</t>
   </si>
   <si>
     <t>NAST-I</t>
   </si>
   <si>
-    <t>Anna Noe
+    <t>Xu Liu
+    (PI), , Anna Noe
     (Mgr)</t>
   </si>
   <si>
+    <t>NASA LaRC, , NASA LaRC</t>
+  </si>
+  <si>
     <t>ER-2 - AFRC; Proteus; WB-57 - JSC</t>
   </si>
   <si>
     <t>Temperature; Relative Humidity</t>
-  </si>
-[...1 lines deleted...]
-    <t>Range of MeasurementGroundInstrument PointingCross-track scanningSwath Width2300.00 m (at 1 km)Horizontal Resolution130.00 m (at 1 km)</t>
   </si>
   <si>
     <t>NDACC MLO FTIR</t>
   </si>
   <si>
     <t>MLOFTIR</t>
   </si>
   <si>
     <t>James W. Hannigan
     (PI)</t>
   </si>
   <si>
     <t>CO; CH4; ClONO2; HCOOH; C2H6; HCN; HCl; HF; HNO3; H2O; HDO; OCS; N2O; O3; CH2O</t>
   </si>
   <si>
     <t>Range of MeasurementVertical profileInstrument PointingSolar tracking</t>
   </si>
   <si>
     <t>Scanning High-Resolution Interferometer Sounder</t>
   </si>
   <si>
     <t>S-HIS</t>
   </si>
   <si>
     <t>Joe Taylor
@@ -619,52 +620,52 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="208.663" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -898,79 +899,67 @@
         <v>53</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H9" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="H9" s="1"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1"/>
+      <c r="M9" s="1"/>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="1"/>
       <c r="F10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>64</v>
       </c>