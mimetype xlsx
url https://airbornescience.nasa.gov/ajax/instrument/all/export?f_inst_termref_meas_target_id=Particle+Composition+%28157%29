--- v0 (2025-12-05)
+++ v1 (2026-06-17)
@@ -66,51 +66,51 @@
     <t>Measurement Frequency</t>
   </si>
   <si>
     <t>Measurement Swath Width</t>
   </si>
   <si>
     <t>Measurement Horizontal Resolution</t>
   </si>
   <si>
     <t>Measurement Vertical Resolution</t>
   </si>
   <si>
     <t>Measurement Wavelengths (f_inst_wavelength)</t>
   </si>
   <si>
     <t>Particle Analysis By Laser Mass Spectrometry</t>
   </si>
   <si>
     <t>PALMS</t>
   </si>
   <si>
     <t>Gregory Schill
     (PI)</t>
   </si>
   <si>
-    <t>NOAA ESRL</t>
+    <t>NOAA CSL</t>
   </si>
   <si>
     <t>DC-8 - AFRC; WB-57 - JSC; ER-2 - AFRC</t>
   </si>
   <si>
     <t>Spectrometer (in situ)</t>
   </si>
   <si>
     <t>Particle Composition; Aerosol</t>
   </si>
   <si>
     <t>Range of MeasurementIn situ</t>
   </si>
   <si>
     <t>Particle Analysis By Laser Mass Spectrometry- Next Generation</t>
   </si>
   <si>
     <t>PALMS-NG</t>
   </si>
   <si>
     <t>Daniel Cziczo
     (PI)</t>
   </si>
   <si>
     <t>Purdue</t>
@@ -497,51 +497,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>