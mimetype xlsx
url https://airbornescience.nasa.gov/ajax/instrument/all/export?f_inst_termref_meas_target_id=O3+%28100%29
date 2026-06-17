--- v0 (2025-12-05)
+++ v1 (2026-06-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Contact Person</t>
   </si>
   <si>
     <t>Center</t>
   </si>
   <si>
     <t>Aircraft</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Measurements</t>
   </si>
   <si>
     <t>Measurement Range</t>
   </si>
   <si>
@@ -394,50 +394,53 @@
   <si>
     <t>CO; CH4; ClONO2; HCOOH; C2H6; HCN; HCl; HF; HNO3; H2O; HDO; OCS; N2O; O3; CH2O</t>
   </si>
   <si>
     <t>Range of MeasurementVertical profileInstrument PointingSolar tracking</t>
   </si>
   <si>
     <t>NOAA Nitrogen Oxides and Ozone</t>
   </si>
   <si>
     <t>NOyO3</t>
   </si>
   <si>
     <t>Thomas B Ryerson
     (PI)</t>
   </si>
   <si>
     <t>O3 Photometer - UAS (NOAA)</t>
   </si>
   <si>
     <t>UASO3</t>
   </si>
   <si>
     <t>Troy Thornberry
     (PI)</t>
+  </si>
+  <si>
+    <t>NOAA CSL</t>
   </si>
   <si>
     <t>WB-57 - JSC; Global Hawk - AFRC; ER-2 - AFRC</t>
   </si>
   <si>
     <t>Range of MeasurementIn situMeasurement Sampling Rate2.00 Hz</t>
   </si>
   <si>
     <t>O3 Photometer (NOAA)</t>
   </si>
   <si>
     <t>NOAA O3</t>
   </si>
   <si>
     <t>Gulfstream V - NSF; WB-57 - JSC; Global Hawk - AFRC; ER-2 - AFRC</t>
   </si>
   <si>
     <t>Ozonesondes (NOAA)</t>
   </si>
   <si>
     <t>O3; Temperature; Pressure</t>
   </si>
   <si>
     <t>Rapid Ozone Experiment</t>
   </si>
@@ -1576,334 +1579,334 @@
       <c r="F19" s="1" t="s">
         <v>96</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>64</v>
+        <v>121</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="K20" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L20" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M20" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="N20" s="1"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>64</v>
+        <v>121</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="K22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="N22" s="1"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K23" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L23" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M23" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="N23" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="K24" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="L24" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M24" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="N24" s="1"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>42</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K27" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="L27" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M27" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N27" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>