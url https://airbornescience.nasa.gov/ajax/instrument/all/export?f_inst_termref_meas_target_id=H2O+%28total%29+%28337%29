--- v0 (2025-12-05)
+++ v1 (2026-06-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Contact Person</t>
   </si>
   <si>
     <t>Center</t>
   </si>
   <si>
     <t>Aircraft</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Measurements</t>
   </si>
   <si>
     <t>Measurement Range</t>
   </si>
   <si>
@@ -202,50 +202,53 @@
   <si>
     <t>DC-8 - AFRC; WB-57 - JSC; P-3 Orion - WFF</t>
   </si>
   <si>
     <t>NOAA Lyman-Alpha Total Water Hygrometer</t>
   </si>
   <si>
     <t>NOAA TW</t>
   </si>
   <si>
     <t>Ken Kelly
     (PI)</t>
   </si>
   <si>
     <t>NOAA ESRL</t>
   </si>
   <si>
     <t>DC-8 - AFRC; ER-2 - AFRC</t>
   </si>
   <si>
     <t>NOAA Water</t>
   </si>
   <si>
     <t>Troy Thornberry
     (PI)</t>
+  </si>
+  <si>
+    <t>NOAA CSL</t>
   </si>
   <si>
     <t>Global Hawk - AFRC; WB-57 - JSC</t>
   </si>
   <si>
     <t>H2O; H2O (total)</t>
   </si>
   <si>
     <t>Range of MeasurementIn situMeasurement Sampling Rate1.00 Hz</t>
   </si>
   <si>
     <t>2.70 µm2.70 µm2.70 µm0.00 µm1DFB laser to scan 2 H2O lines and CO2 line for additional diagnosticµmYes: has discrete wavelengths</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -885,81 +888,81 @@
       </c>
       <c r="E8" s="1" t="s">
         <v>58</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>