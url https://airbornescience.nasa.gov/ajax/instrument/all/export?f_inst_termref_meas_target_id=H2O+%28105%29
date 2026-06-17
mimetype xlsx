--- v0 (2025-12-05)
+++ v1 (2026-06-17)
@@ -2155,51 +2155,51 @@
         <v>170</v>
       </c>
       <c r="J29" s="1" t="s">
         <v>170</v>
       </c>
       <c r="K29" s="1" t="s">
         <v>170</v>
       </c>
       <c r="L29" s="1" t="s">
         <v>170</v>
       </c>
       <c r="M29" s="1" t="s">
         <v>170</v>
       </c>
       <c r="N29" s="1"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>173</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>69</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>71</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>71</v>
       </c>
       <c r="J30" s="1" t="s">
         <v>71</v>
       </c>
       <c r="K30" s="1" t="s">
         <v>71</v>
       </c>
       <c r="L30" s="1" t="s">
         <v>71</v>
       </c>