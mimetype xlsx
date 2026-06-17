--- v0 (2025-12-05)
+++ v1 (2026-06-17)
@@ -110,51 +110,51 @@
     (Co-I)</t>
   </si>
   <si>
     <t>U Hawaii</t>
   </si>
   <si>
     <t>DC-8 - AFRC; P-3 Orion - WFF</t>
   </si>
   <si>
     <t>CN counter; Differential mobility; Laser absorption; Optical particle counter; Photometer; Spectrometer</t>
   </si>
   <si>
     <t>Particle Absorption; CCN; Particle Scattering; Aerosol Size Distribution; Black Carbon</t>
   </si>
   <si>
     <t>In Situ Measurements of Aerosol Microphysical Properties</t>
   </si>
   <si>
     <t>AMP</t>
   </si>
   <si>
     <t>Charles Brock
     (PI)</t>
   </si>
   <si>
-    <t>NOAA CSL</t>
+    <t>CU Boulder</t>
   </si>
   <si>
     <t>DC-8 - AFRC; Gulfstream G-5</t>
   </si>
   <si>
     <t>Spectrometer (in situ)</t>
   </si>
   <si>
     <t>Range of MeasurementIn situMeasurement Sampling Rate1.00 Hz</t>
   </si>
   <si>
     <t>Langley Aerosol Research Group Experiment</t>
   </si>
   <si>
     <t>LARGE</t>
   </si>
   <si>
     <t>Luke D. Ziemba
     (PI)</t>
   </si>
   <si>
     <t>NASA LaRC</t>
   </si>
   <si>
     <t>DC-8 - AFRC; C-130H - WFF; P-3 Orion - WFF; HU-25 Falcon - LaRC; King Air B-200 - LaRC/Dynamic; Twin Otter - CIRPAS - NPS</t>
@@ -562,51 +562,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="412.756" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>