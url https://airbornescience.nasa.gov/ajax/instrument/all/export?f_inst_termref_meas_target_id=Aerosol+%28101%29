--- v0 (2025-12-05)
+++ v1 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Contact Person</t>
   </si>
   <si>
     <t>Center</t>
   </si>
   <si>
     <t>Aircraft</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Measurements</t>
   </si>
   <si>
     <t>Measurement Range</t>
   </si>
   <si>
@@ -269,51 +269,51 @@
     <t>280-650 nm</t>
   </si>
   <si>
     <t>Multi-function Airborne Raman Lidar</t>
   </si>
   <si>
     <t>MARLi</t>
   </si>
   <si>
     <t>NSF/NCAR C-130; University of Wyoming King Air; P-3 Orion - WFF</t>
   </si>
   <si>
     <t>Range of MeasurementVertical profileInstrument PointingZenith (directly upwards)Nadir (directly downwards)Measurement Sampling Rate10.00 HzVertical Resolution0.60 m</t>
   </si>
   <si>
     <t>Particle Analysis By Laser Mass Spectrometry</t>
   </si>
   <si>
     <t>PALMS</t>
   </si>
   <si>
     <t>Gregory Schill
     (PI)</t>
   </si>
   <si>
-    <t>NOAA ESRL</t>
+    <t>NOAA CSL</t>
   </si>
   <si>
     <t>DC-8 - AFRC; WB-57 - JSC; ER-2 - AFRC</t>
   </si>
   <si>
     <t>Particle Composition; Aerosol</t>
   </si>
   <si>
     <t>Particle Analysis By Laser Mass Spectrometry- Next Generation</t>
   </si>
   <si>
     <t>PALMS-NG</t>
   </si>
   <si>
     <t>Daniel Cziczo
     (PI)</t>
   </si>
   <si>
     <t>Purdue</t>
   </si>
   <si>
     <t>ER-2  - AFRC; ER-2 - AFRC; DC-8 - AFRC</t>
   </si>
   <si>
     <t>Polarized Imaging Nephelometer</t>
@@ -334,53 +334,50 @@
   <si>
     <t>Quartz Crystal Microbalance/Surface Acoustic Wave</t>
   </si>
   <si>
     <t>QCM/SAW</t>
   </si>
   <si>
     <t>Arthur Thorpe
     (PI)</t>
   </si>
   <si>
     <t>ER-2 - AFRC</t>
   </si>
   <si>
     <t>Counterflow virtual impactor</t>
   </si>
   <si>
     <t>Single Particle Soot Photometer (NOAA)</t>
   </si>
   <si>
     <t>SP2</t>
   </si>
   <si>
     <t>Joshua (Shuka) Schwarz
     (PI)</t>
-  </si>
-[...1 lines deleted...]
-    <t>NOAA CSL</t>
   </si>
   <si>
     <t>C-130H - WFF; DC-8 - AFRC; WB-57 - JSC; GV - NCAR; Gulfstream III - LaRC</t>
   </si>
   <si>
     <t>Black Carbon; Aerosol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1314,60 +1311,60 @@
       <c r="F16" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D17" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E17" s="1" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="L17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="M17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="N17" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>