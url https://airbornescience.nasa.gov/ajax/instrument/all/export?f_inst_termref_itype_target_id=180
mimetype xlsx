--- v0 (2025-12-05)
+++ v1 (2026-06-10)
@@ -379,51 +379,51 @@
   </si>
   <si>
     <t>Langley Single Particle Soot Photometer</t>
   </si>
   <si>
     <t>Langley SP2</t>
   </si>
   <si>
     <t>Luke D. Ziemba
     (PI)</t>
   </si>
   <si>
     <t>P-3 Orion - WFF; C-130H - WFF</t>
   </si>
   <si>
     <t>Black carbon mass concentrations</t>
   </si>
   <si>
     <t>NOAA Water</t>
   </si>
   <si>
     <t>Troy Thornberry
     (PI)</t>
   </si>
   <si>
-    <t>NOAA ESRL</t>
+    <t>NOAA CSL</t>
   </si>
   <si>
     <t>Global Hawk - AFRC; WB-57 - JSC</t>
   </si>
   <si>
     <t>H2O; H2O (total)</t>
   </si>
   <si>
     <t>2.70 µm2.70 µm2.70 µm0.00 µm1DFB laser to scan 2 H2O lines and CO2 line for additional diagnosticµmYes: has discrete wavelengths</t>
   </si>
   <si>
     <t>Quantum Cascade Laser System</t>
   </si>
   <si>
     <t>QCLS</t>
   </si>
   <si>
     <t>NCAR G-V; NOAA P-3; DC-8 - AFRC</t>
   </si>
   <si>
     <t>CO2; CO; CH4; N2O</t>
   </si>
   <si>
     <t>Tropospheric Ozone and Tracers from Commercial Aircraft Platforms</t>
   </si>