--- v0 (2026-01-19)
+++ v1 (2026-06-10)
@@ -179,98 +179,98 @@
     <t>BAERI</t>
   </si>
   <si>
     <t>ER-2 - AFRC</t>
   </si>
   <si>
     <t>H2O (total); Temperature</t>
   </si>
   <si>
     <t>Range of MeasurementGroundInstrument PointingCross-track scanningSwath Width37000.00 m (at 20 km)Horizontal Resolution100.00 m (at 20 km)</t>
   </si>
   <si>
     <t>0.45 µm0.52 µm0.49 µm0.07 µm1µmYes: has spectral bands specified by upper and lower values, 0.52 µm0.60 µm0.56 µm0.08 µm1µmYes: has spectral bands specified by upper and lower values, 0.57 µm0.67 µm0.62 µm0.10 µm1µmYes: has spectral bands specified by upper and lower values, 0.60 µm0.73 µm0.67 µm0.13 µm1µmYes: has spectral bands specified by upper and lower values, 0.65 µm0.83 µm0.74 µm0.18 µm1µmYes: has spectral bands specified by upper and lower values, 0.72 µm0.99 µm0.86 µm0.27 µm1µmYes: has spectral bands specified by upper and lower values, 0.83 µm1.05 µm0.94 µm0.22 µm1µmYes: has spectral bands specified by upper and lower values, 3.55 µm3.93 µm3.74 µm0.38 µm1µmYes: has spectral bands specified by upper and lower values, 8.50 µm14.00 µm11.25 µm5.50 µm1µmYes: has spectral bands specified by upper and lower values, 10.30 µm12.10 µm11.20 µm1.80 µm1µmYes: has spectral bands specified by upper and lower values, 12.50 µm12.80 µm12.65 µm0.30 µm1µmYes: has spectral bands specified by upper and lower values</t>
   </si>
   <si>
     <t>O3 Photometer - UAS (NOAA)</t>
   </si>
   <si>
     <t>UASO3</t>
   </si>
   <si>
     <t>Troy Thornberry
     (PI)</t>
   </si>
   <si>
+    <t>NOAA CSL</t>
+  </si>
+  <si>
     <t>WB-57 - JSC; Global Hawk - AFRC; ER-2 - AFRC</t>
   </si>
   <si>
     <t>Range of MeasurementIn situMeasurement Sampling Rate2.00 Hz</t>
   </si>
   <si>
     <t>O3 Photometer (NOAA)</t>
   </si>
   <si>
     <t>NOAA O3</t>
   </si>
   <si>
     <t>Gulfstream V - NSF; WB-57 - JSC; Global Hawk - AFRC; ER-2 - AFRC</t>
   </si>
   <si>
     <t>Sandia National Laboratory 2-channel Radiometer</t>
   </si>
   <si>
     <t>PHOT</t>
   </si>
   <si>
     <t>Dick Spalding
     (PI)</t>
   </si>
   <si>
     <t>Sandia Nat Lab</t>
   </si>
   <si>
     <t>DC-8 - AFRC</t>
   </si>
   <si>
     <t>Photometer; Radiometer</t>
   </si>
   <si>
     <t>Brightness Temperature</t>
   </si>
   <si>
     <t>Single Particle Soot Photometer (NOAA)</t>
   </si>
   <si>
     <t>SP2</t>
   </si>
   <si>
     <t>Joshua (Shuka) Schwarz
     (PI)</t>
-  </si>
-[...1 lines deleted...]
-    <t>NOAA CSL</t>
   </si>
   <si>
     <t>C-130H - WFF; DC-8 - AFRC; WB-57 - JSC; GV - NCAR; Gulfstream III - LaRC</t>
   </si>
   <si>
     <t>Black Carbon; Aerosol</t>
   </si>
   <si>
     <t>Range of MeasurementIn situMeasurement Sampling Rate1.00 Hz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -841,153 +841,153 @@
       </c>
       <c r="K6" s="1" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="1" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="1" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>69</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>71</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>71</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>71</v>
       </c>