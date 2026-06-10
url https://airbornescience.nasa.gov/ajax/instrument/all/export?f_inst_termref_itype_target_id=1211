--- v1 (2026-01-19)
+++ v2 (2026-06-10)
@@ -578,67 +578,67 @@
     <t>SPEC</t>
   </si>
   <si>
     <t>Citation; DC-8 - AFRC; WB-57 - JSC; P-3 Orion - WFF; WB-57 - JSC</t>
   </si>
   <si>
     <t>Particle size distribution</t>
   </si>
   <si>
     <t>High-Sensitivity Fast-Response CO2 Analyzer</t>
   </si>
   <si>
     <t>Harvard CO2</t>
   </si>
   <si>
     <t>In Situ Measurements of Aerosol Microphysical Properties</t>
   </si>
   <si>
     <t>AMP</t>
   </si>
   <si>
     <t>Charles Brock
     (PI)</t>
   </si>
   <si>
+    <t>DC-8 - AFRC; Gulfstream G-5</t>
+  </si>
+  <si>
+    <t>Aerosol Size Distribution</t>
+  </si>
+  <si>
+    <t>In-Situ Measurements of Aerosol Optical Properties</t>
+  </si>
+  <si>
+    <t>AOP</t>
+  </si>
+  <si>
+    <t>Adam Ahern
+    (PI)</t>
+  </si>
+  <si>
     <t>NOAA CSL</t>
-  </si>
-[...14 lines deleted...]
-    (PI)</t>
   </si>
   <si>
     <t>Aerosol Extinction; Particle Absorption; Asymmetry Parameter; Black Carbon</t>
   </si>
   <si>
     <t>Intensified High Definition TV Near-UV Spectrograph</t>
   </si>
   <si>
     <t>NUV</t>
   </si>
   <si>
     <t>Shinsuke Abe
     (PI)</t>
   </si>
   <si>
     <t>CCN</t>
   </si>
   <si>
     <t>Isotope Ratio Infrared Spectrometer</t>
   </si>
   <si>
     <t>IRIS</t>
   </si>
   <si>
     <t>Hans-Jürg Jost
@@ -2533,93 +2533,93 @@
       <c r="J35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="L35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="M35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="N35" s="1"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D36" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E36" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="E36" s="1" t="s">
+      <c r="F36" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>27</v>
       </c>
       <c r="J36" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="1" t="s">
         <v>27</v>
       </c>
       <c r="L36" s="1" t="s">
         <v>27</v>
       </c>
       <c r="M36" s="1" t="s">
         <v>27</v>
       </c>
       <c r="N36" s="1"/>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="C37" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" s="1" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>41</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>41</v>
       </c>
       <c r="J37" s="1" t="s">
         <v>41</v>
       </c>
       <c r="K37" s="1" t="s">
         <v>41</v>
       </c>
       <c r="L37" s="1" t="s">
         <v>41</v>
       </c>
@@ -2973,51 +2973,51 @@
       <c r="F48" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>227</v>
       </c>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="1" t="s">
         <v>229</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>210</v>
+        <v>185</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>41</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>41</v>
       </c>
       <c r="J49" s="1" t="s">
         <v>41</v>
       </c>
       <c r="K49" s="1" t="s">
         <v>41</v>
       </c>
       <c r="L49" s="1" t="s">
         <v>41</v>
       </c>